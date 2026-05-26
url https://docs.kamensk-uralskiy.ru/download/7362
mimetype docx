--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,296 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00133698" w:rsidRPr="00046B2F" w:rsidRDefault="00107B0C" w:rsidP="00133698">
+    <w:p w:rsidR="00133698" w:rsidRPr="00046B2F" w:rsidRDefault="008D14D0" w:rsidP="00133698">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="5387"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D14D0">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...199 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict>
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:212.6pt;margin-top:10.4pt;width:48.05pt;height:63.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQPnGIygIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX0iyZYQuUgsqyiQ&#10;foC0B6AlyiIqkQLJWE6LLrrvFXqHLrrorldwbtQhZTtOggJFWy0EkjN8M2/mcc6ebboWralUTPAM&#10;+yceRpSXomJ8leF3bwtnipHShFekFZxm+IYq/Gz29MnZ0Kc0EI1oKyoRgHCVDn2GG6371HVV2dCO&#10;qBPRUw7GWsiOaNjKlVtJMgB617qB58XuIGTVS1FSpeA0H414ZvHrmpb6dV0rqlGbYchN27+0/6X5&#10;u7Mzkq4k6RtW7tIgf5FFRxiHoAeonGiCriV7BNWxUgolan1Sis4Vdc1KajkAG997wOaqIT21XKA4&#10;qj+USf0/2PLV+o1ErMrwKUacdNCi7dftt+337c/tj9vPt19QYGo09CoF16senPXmQmyg15av6i9F&#10;+V4hLuYN4St6LqUYGkoqyNE3N92jqyOOMiDL4aWoIBi51sICbWrZmQJCSRCgQ69uDv2hG41KOIx9&#10;LziNMCrBNPUDP45sBJLuL/dS6edUdMgsMiyh/RacrC+VNsmQdO9iYnFRsLa1Emj5vQNwHE8gNFw1&#10;NpOE7ejHxEsW08U0dMIgXjihl+fOeTEPnbjwJ1F+ms/nuf/JxPXDtGFVRbkJs1eXH/5Z93Y6H3Vx&#10;0JcSLasMnElJydVy3kq0JqDuwn67ghy5uffTsEUALg8o+UHoXQSJU8TTiRMWYeQkE2/qeH5ykcRe&#10;mIR5cZ/SJeP03ymhIcNJFESjln7LzbPfY24k7ZiG+dGyDhRxcCKpUeCCV7a1mrB2XB+VwqR/Vwpo&#10;977RVq9GoqNY9Wa5ARQj4qWobkC5UoCyQJ4w9GDRCPkBowEGSIY5TDiM2hcctJ/4YWjmjd2E0SSA&#10;jTy2LI8thJcAlGGN0bic63FGXfeSrRqIs39t5/BeCma1fJfT7pXBiLCUduPMzKDjvfW6G7qzXwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEU3EsLdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQ&#10;RfdI3MEaJHbUjkkghDgVKrCmFA7gxiYOicdR7LaB0zOsYDmap//fr9eLH9nRzrEPqCBbCWAW22B6&#10;7BS8vz1flcBi0mj0GNAq+LIR1s35Wa0rE074ao+71DEKwVhpBS6lqeI8ts56HVdhski/jzB7neic&#10;O25mfaJwP3IpxA33ukdqcHqyG2fbYXfwCkrhX4bhTm6jz7+zwm0ew9P0qdTlxfJwDyzZJf3B8KtP&#10;6tCQ0z4c0EQ2KshlIQlVIAVNIKCQ2TWwPZF5eQu8qfn/Cc0PAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABA+cYjKAgAAvAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEU3EsLdAAAACgEAAA8AAAAAAAAAAAAAAAAAJAUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:textbox style="mso-fit-shape-to-text:t">
+              <w:txbxContent>
+                <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0" w:rsidP="004C3D72">
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="426720" cy="723900"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1" name="Рисунок 1" descr="Описание: gerb_gor_corona_rastr"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Рисунок 1" descr="Описание: gerb_gor_corona_rastr"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId8">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="426720" cy="723900"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap anchorx="margin" anchory="margin"/>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="00133698" w:rsidP="00133698">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B91D93">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="00133698" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00956960" w:rsidRPr="00B91D93" w:rsidRDefault="00956960" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00956960" w:rsidRPr="00B91D93" w:rsidRDefault="00956960" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -337,273 +195,211 @@
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ КАМЕНСК-УРАЛЬСКОГО ГОРОДСКОГО ОКРУГА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="00133698" w:rsidP="00133698">
       <w:pPr>
         <w:spacing w:before="40" w:line="233" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:spacing w:val="50"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91D93">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:spacing w:val="50"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00133698" w:rsidRPr="00E67E19" w:rsidRDefault="00107B0C" w:rsidP="00133698">
+    <w:p w:rsidR="00133698" w:rsidRPr="00B2752B" w:rsidRDefault="008D14D0" w:rsidP="00133698">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:noProof/>
-        </w:rPr>
-[...71 lines deleted...]
-      <w:r w:rsidR="00133698" w:rsidRPr="00B91D93">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,6.4pt" to="481.65pt,6.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtOZnuHgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIWWIgIqyqBXmiL&#10;tPQDjO0Qax3bsg0BVf33jg1BbHupqubgjO2Z5zczbxYv51aiE7dOaFXgbJhixBXVTKhDgb/v1oMZ&#10;Rs4TxYjUihf4wh1+WX78sOhMzke60ZJxiwBEubwzBW68N3mSONrwlrihNlzBZa1tSzxs7SFhlnSA&#10;3spklKbTpNOWGaspdw5Oq+slXkb8uubUf6trxz2SBQZuPq42rvuwJssFyQ+WmEbQGw3yDyxaIhQ8&#10;eoeqiCfoaMUfUK2gVjtd+yHVbaLrWlAec4BssvS3bF4bYnjMBYrjzL1M7v/B0q+nrUWCFXiEkSIt&#10;tGgjFEdPoTKdcTk4lGprQ270rF7NRtM3h5QuG6IOPDLcXQyEZSEieRcSNs4A/r77ohn4kKPXsUzn&#10;2rYBEgqAzrEbl3s3+NkjCofTLJvOJxOMaH+XkLwPNNb5z1y3KBgFlsA5ApPTxvlAhOS9S3hH6bWQ&#10;MjZbKtQVePKcTUAPtDWQum+E2oEA3iKE01Kw4B4CnT3sS2nRiQQBxS/mCTePblYfFYvwDSdsdbM9&#10;EfJqAx2pAh4kBwRv1lUhP+bpfDVbzcaD8Wi6GozTqhp8WpfjwXSdPU+qp6osq+xnoJaN80YwxlVg&#10;16s1G/+dGm5zc9XZXa/3wiTv0WMFgWz/j6Rjd0NDr9LYa3bZ2r7rINDofBumMAGPe7AfR375CwAA&#10;//8DAFBLAwQUAAYACAAAACEAFgRev90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j9B2uRuFTUoZGqEOJUVQUXDkhtObQ3N16SiHid2m4T+HoWcSjHmVnNvC2Wo+3EBX1oHSl4mCUg&#10;kCpnWqoVvO9e7jMQIWoyunOECr4wwLKc3BQ6N26gDV62sRZcQiHXCpoY+1zKUDVodZi5HomzD+et&#10;jix9LY3XA5fbTs6TZCGtbokXGt3jusHqc3u2CswmhOf1mH2nb/71dNpn08Owmyp1dzuunkBEHOP1&#10;GH7xGR1KZjq6M5kgOgX8SGR3zvycPi7SFMTxz5BlIf/jlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALTmZ7h4CAAA6BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAFgRev90AAAAGAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
+            <v:stroke linestyle="thinThick"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00133698" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
-      <w:r w:rsidR="00104872">
+      <w:r w:rsidR="008217D7" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00794FB6">
+      <w:r w:rsidR="00794FB6" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>15.04.2026</w:t>
       </w:r>
-      <w:r w:rsidR="00BC2068">
+      <w:r w:rsidR="008217D7" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0093538C">
+      <w:r w:rsidR="00133698" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="008217D7" w:rsidRPr="00B2752B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00133698" w:rsidRPr="00B91D93">
+      <w:r w:rsidR="00794FB6" w:rsidRPr="00B2752B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>251</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00793037" w:rsidRDefault="00793037" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00793037" w:rsidRDefault="00793037" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00107B0C" w:rsidRPr="00107B0C" w:rsidRDefault="00107B0C" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107B0C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107B0C">
+      <w:r w:rsidR="008217D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107B0C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">внесении изменений в </w:t>
       </w:r>
       <w:r w:rsidR="009922D1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107B0C">
+      <w:r w:rsidR="008217D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E518F4">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>межведомственной к</w:t>
       </w:r>
       <w:r w:rsidRPr="00107B0C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -618,60 +414,50 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">охране труда при Администрации </w:t>
       </w:r>
       <w:r w:rsidRPr="00107B0C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Каменск-Уральск</w:t>
       </w:r>
       <w:r w:rsidR="00E518F4">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ого</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B2F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городского округа</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00793037" w:rsidRDefault="00793037" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -729,438 +515,410 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести изменения в с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">остав </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>межведомственной комиссии по охране труда при Администрации Каменск-Уральского</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городского округа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, утвержденный постановлением</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Администрации города Каменска-Уральского от </w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>27.03</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.201</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">412 </w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(в редакции постановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Администрации города Каменска-Уральского от 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.03.20</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 17</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7, </w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="0019676E">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Администрации Каменск-Уральского</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городского округа от 26.11.2020 № 891</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2068">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0019676E">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2068">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>22.01.2025 № 39</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) «О создании межведомственной комиссии по охране труда при Администрации Каменск-Уральского</w:t>
+      </w:r>
+      <w:r w:rsidR="008D095C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городского округа</w:t>
+      </w:r>
+      <w:r w:rsidR="0035156D" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, изложив его в новой редакции согласно</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008217D7">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3739B">
-[...6 lines deleted...]
-        <w:t>межведомственной комиссии по охране труда при Администрации Каменск-Уральского</w:t>
+      <w:r w:rsidR="00793037">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-[...253 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>риложению</w:t>
       </w:r>
-      <w:r w:rsidR="00793037">
+      <w:r w:rsidR="008217D7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00793037" w:rsidRDefault="00FD7020" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00793037">
+      <w:r w:rsidR="008217D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Разместить</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящее постановление на официальном сайте муниципального образования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00107B0C" w:rsidRPr="00C3739B" w:rsidRDefault="00793037" w:rsidP="00793037">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00107B0C" w:rsidRPr="00793037">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Контроль</w:t>
       </w:r>
       <w:r w:rsidR="00107B0C" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035156D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ис</w:t>
       </w:r>
       <w:r w:rsidR="00107B0C" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">полнением настоящего постановления </w:t>
       </w:r>
       <w:r w:rsidR="00F85F08">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1174,139 +932,131 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133698" w:rsidRDefault="00133698" w:rsidP="00793037">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD7020" w:rsidRDefault="00FD7020" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00FD7020" w:rsidRDefault="00133698" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава </w:t>
       </w:r>
       <w:r w:rsidR="00FD7DEC" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00720985" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Каменск-Уральского</w:t>
       </w:r>
+      <w:r w:rsidR="008217D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00720985" w:rsidRPr="00C3739B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>городского округа</w:t>
+      </w:r>
       <w:r w:rsidR="00FD7DEC" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00720985" w:rsidRPr="00C3739B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD7DEC" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>городского округа</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7DEC" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD7DEC" w:rsidRPr="00C3739B">
+      <w:r w:rsidR="008217D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">                   </w:t>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="004F4246" w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3739B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B73227">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
@@ -1426,112 +1176,93 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009922D1" w:rsidRDefault="009922D1" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C804E8" w:rsidRDefault="00C804E8" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C804E8" w:rsidRDefault="00C804E8" w:rsidP="00133698">
-      <w:pPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="00FD7020" w:rsidRDefault="00FD7020" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD7020" w:rsidRDefault="00FD7020" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00D72E48">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="4678"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081354">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00D72E48">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="4678"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081354">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1565,129 +1296,105 @@
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00D72E48">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="4678"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081354">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:r w:rsidR="0064771E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="008217D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.04.2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00081354">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="00793037">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="008217D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 251</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00B05973">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00B05973">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Par281"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="Par281"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00081354">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Состав</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00B05973">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081354">
@@ -1721,51 +1428,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Каменск-Уральского городского округа</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B05973" w:rsidRPr="00081354" w:rsidRDefault="00B05973" w:rsidP="00B05973">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9458" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3008"/>
         <w:gridCol w:w="6450"/>
       </w:tblGrid>
       <w:tr w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidTr="00AD7E1C">
         <w:trPr>
           <w:trHeight w:val="354"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00046B2F" w:rsidRDefault="00046B2F" w:rsidP="00793037">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1854,85 +1561,67 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003405E2" w:rsidRPr="00081354" w:rsidRDefault="00496CA0" w:rsidP="00A66D18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Вешкурцева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003405E2">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="003405E2" w:rsidRPr="00081354" w:rsidRDefault="00496CA0" w:rsidP="00A66D18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Людмила</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Николаевна</w:t>
+              <w:t>Людмила Николаевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidRDefault="003405E2" w:rsidP="003405E2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidRDefault="003405E2" w:rsidP="0093538C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -1941,93 +1630,69 @@
                 <w:tab w:val="num" w:pos="177"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="117" w:hanging="214"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>директор Г</w:t>
             </w:r>
             <w:r w:rsidR="00793037">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>КУ</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">СЗН </w:t>
+              <w:t>КУСЗН СО</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00793037">
-[...5 lines deleted...]
-              <w:t>СО</w:t>
+            <w:r w:rsidRPr="00081354">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«К</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00793037">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>«Каменск-Уральский центр занятости», заместитель председателя комиссии (по согласованию);</w:t>
+              <w:t>аменск-Уральский центр занятости», заместитель председателя комиссии (по согласованию);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidTr="00AD7E1C">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003405E2" w:rsidRDefault="005F78EE" w:rsidP="003405E2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2170,58 +1835,50 @@
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00496CA0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Александрова</w:t>
             </w:r>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:br/>
               <w:t>О</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ксана Геннадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00496CA0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
@@ -2424,69 +2081,51 @@
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00DF3EF0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="177"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="119" w:hanging="215"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">начальник отдела охраны труда и промышленной безопасности филиала АО «РУСАЛ Урал» в </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (по согласованию);</w:t>
+              <w:t>начальник отдела охраны труда и промышленной безопасности филиала АО «РУСАЛ Урал» в Каменске-Уральском (по согласованию);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidTr="00AD7E1C">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRDefault="005F78EE" w:rsidP="00793037">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
@@ -2540,69 +2179,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ведущий специалист - эксперт Территориального отдела Управления </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Роспотребнадзора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по Свердловской области в городе </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, Каменском районе, </w:t>
+              <w:t xml:space="preserve"> по Свердловской области в городе Каменске-Уральском, Каменском районе, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сухоложском</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2651,142 +2272,108 @@
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="0035156D" w:rsidRDefault="0035156D" w:rsidP="0035156D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наталья Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0035156D" w:rsidRDefault="0035156D" w:rsidP="00DF3EF0">
+          <w:p w:rsidR="00042298" w:rsidRDefault="0035156D" w:rsidP="00042298">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="177"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="119" w:hanging="215"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">главный специалист отдела расследования и экспертизы страховых </w:t>
-[...8 lines deleted...]
-              <w:t>случаев Управления организации профессиональных рисков О</w:t>
+              <w:t>главный специалист отдела расследования и экспертизы страховых случаев Управления организации профессиональных рисков О</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тделени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>я</w:t>
+              <w:t>яФ</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">онда </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>пенсионного</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> и </w:t>
+              <w:t xml:space="preserve">пенсионного и </w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">социального страхования Российской Федерации </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>по Свердловской области</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (по согласованию);</w:t>
             </w:r>
@@ -2996,175 +2583,133 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRDefault="005F78EE" w:rsidP="00AD7E1C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Скрипникова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00AD7E1C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Валерия Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00DF3EF0">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="177"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="117" w:hanging="214"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> главный специалист - эксперт </w:t>
-[...8 lines deleted...]
-              <w:t>отдела организации страхования профессиональных рисков О</w:t>
+              <w:t xml:space="preserve"> главный специалист - эксперт отдела организации страхования профессиональных рисков О</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тделени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>я</w:t>
+              <w:t>яФ</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">онда </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>пенсионного</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> и </w:t>
+              <w:t xml:space="preserve">пенсионного и </w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">социального страхования Российской Федерации </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>по Свердловской области</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (по согласованию);</w:t>
             </w:r>
@@ -3332,67 +2877,51 @@
               <w:t xml:space="preserve"> охран</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> труда, промышленной безопасности и эколог</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">ии </w:t>
-[...15 lines deleted...]
-              <w:t>АО</w:t>
+              <w:t>ии АО</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> «КУМЗ» (по согласованию);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496CA0" w:rsidRPr="004D4FA0" w:rsidTr="00AD7E1C">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00496CA0" w:rsidRPr="004D4FA0" w:rsidRDefault="00496CA0" w:rsidP="003405E2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusCell"/>
@@ -3599,121 +3128,87 @@
               </w:rPr>
               <w:t>ый</w:t>
             </w:r>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> санитарн</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ый</w:t>
             </w:r>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> врач в городе </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, Каменском районе, </w:t>
+              <w:t xml:space="preserve"> врач в городе Каменске-Уральском, Каменском районе, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сухоложском</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Богдановичском</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D4FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> районах </w:t>
-[...15 lines deleted...]
-              <w:t>(по согласованию);</w:t>
+              <w:t xml:space="preserve"> районах (по согласованию);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidTr="00AD7E1C">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRDefault="005F78EE" w:rsidP="00A66D18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
@@ -3826,97 +3321,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6450" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005F78EE" w:rsidRPr="00081354" w:rsidRDefault="005F78EE" w:rsidP="00DF3EF0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="117"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC2E15">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00081354">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">заместитель генерального директора, </w:t>
-[...31 lines deleted...]
-              <w:t>(по согласованию).</w:t>
+              <w:t>заместитель генерального директора, начальник управления промышленной безопасности ФГУП «ПО «Октябрь» (по согласованию).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005F78EE" w:rsidRPr="004D4FA0" w:rsidRDefault="005F78EE" w:rsidP="00DF3EF0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="117"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidRDefault="003405E2" w:rsidP="003405E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003405E2" w:rsidRPr="004D4FA0" w:rsidRDefault="003405E2" w:rsidP="003405E2">
@@ -3980,82 +3435,82 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D1B42" w:rsidRDefault="000D1B42" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D1B42" w:rsidRDefault="000D1B42" w:rsidP="00133698">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D1B42" w:rsidSect="00AD7E1C">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="426" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:endnote w:type="separator" w:id="-1">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
     <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0" w:rsidP="00107B0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
+  <w:endnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0" w:rsidP="00107B0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
@@ -4080,104 +3535,104 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:footnote w:type="separator" w:id="-1">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
     <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0" w:rsidP="00107B0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
+  <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0" w:rsidP="00107B0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00496CA0" w:rsidRDefault="008D14D0">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00496CA0">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0064771E">
+    <w:r w:rsidR="00042298">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00496CA0" w:rsidRDefault="00496CA0">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="110175AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6642240"/>
     <w:lvl w:ilvl="0" w:tplc="92BE1E04">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5350,164 +4805,163 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat>
-[...4 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00107B0C"/>
     <w:rsid w:val="00010608"/>
+    <w:rsid w:val="00042298"/>
     <w:rsid w:val="00046B2F"/>
     <w:rsid w:val="00063CC3"/>
+    <w:rsid w:val="00064E45"/>
     <w:rsid w:val="00075995"/>
     <w:rsid w:val="00081354"/>
     <w:rsid w:val="000A2488"/>
     <w:rsid w:val="000D1B42"/>
     <w:rsid w:val="000E2FA3"/>
     <w:rsid w:val="00104872"/>
     <w:rsid w:val="001057AC"/>
     <w:rsid w:val="00107B0C"/>
     <w:rsid w:val="00133698"/>
     <w:rsid w:val="00170AB8"/>
     <w:rsid w:val="001825AA"/>
     <w:rsid w:val="00192004"/>
     <w:rsid w:val="0019676E"/>
     <w:rsid w:val="0023226A"/>
     <w:rsid w:val="00262FEE"/>
     <w:rsid w:val="002855DC"/>
     <w:rsid w:val="00286F29"/>
     <w:rsid w:val="002A4E4A"/>
     <w:rsid w:val="002B72EC"/>
     <w:rsid w:val="002C4935"/>
     <w:rsid w:val="00301773"/>
     <w:rsid w:val="00311136"/>
     <w:rsid w:val="00314A1A"/>
     <w:rsid w:val="003405E2"/>
     <w:rsid w:val="0035156D"/>
     <w:rsid w:val="00352B7E"/>
     <w:rsid w:val="00374533"/>
     <w:rsid w:val="00374C89"/>
     <w:rsid w:val="003A485F"/>
     <w:rsid w:val="003C48A8"/>
     <w:rsid w:val="003D1DF2"/>
     <w:rsid w:val="003F6459"/>
     <w:rsid w:val="00427DF2"/>
     <w:rsid w:val="00472820"/>
     <w:rsid w:val="00496CA0"/>
     <w:rsid w:val="004C3D72"/>
     <w:rsid w:val="004C6228"/>
     <w:rsid w:val="004F1BF0"/>
     <w:rsid w:val="004F4246"/>
     <w:rsid w:val="00536788"/>
     <w:rsid w:val="00570094"/>
     <w:rsid w:val="00573700"/>
     <w:rsid w:val="00583A40"/>
     <w:rsid w:val="005F78EE"/>
     <w:rsid w:val="00603195"/>
     <w:rsid w:val="00630E87"/>
-    <w:rsid w:val="0064771E"/>
     <w:rsid w:val="00661597"/>
     <w:rsid w:val="0066563A"/>
     <w:rsid w:val="006B214E"/>
     <w:rsid w:val="006C6C5E"/>
     <w:rsid w:val="006E2BE1"/>
     <w:rsid w:val="00702165"/>
     <w:rsid w:val="007161FE"/>
     <w:rsid w:val="00720985"/>
     <w:rsid w:val="00734CAC"/>
     <w:rsid w:val="00747F5B"/>
     <w:rsid w:val="00761552"/>
     <w:rsid w:val="00774775"/>
     <w:rsid w:val="00793037"/>
     <w:rsid w:val="00794FB6"/>
     <w:rsid w:val="007A0E92"/>
     <w:rsid w:val="00817CFE"/>
+    <w:rsid w:val="008217D7"/>
     <w:rsid w:val="0083594B"/>
     <w:rsid w:val="008556E0"/>
     <w:rsid w:val="00871148"/>
     <w:rsid w:val="008826D5"/>
     <w:rsid w:val="00896CBC"/>
     <w:rsid w:val="008C0E41"/>
     <w:rsid w:val="008C39E3"/>
     <w:rsid w:val="008D095C"/>
+    <w:rsid w:val="008D14D0"/>
     <w:rsid w:val="008E0FED"/>
     <w:rsid w:val="008E2A71"/>
     <w:rsid w:val="00900634"/>
     <w:rsid w:val="00905F9D"/>
     <w:rsid w:val="0093538C"/>
     <w:rsid w:val="00946B51"/>
     <w:rsid w:val="00952A5E"/>
     <w:rsid w:val="00956960"/>
     <w:rsid w:val="00975A1C"/>
     <w:rsid w:val="009922D1"/>
     <w:rsid w:val="00A1076A"/>
     <w:rsid w:val="00A26589"/>
     <w:rsid w:val="00A40046"/>
     <w:rsid w:val="00A66D18"/>
     <w:rsid w:val="00AB100A"/>
     <w:rsid w:val="00AD7E1C"/>
     <w:rsid w:val="00B05973"/>
+    <w:rsid w:val="00B2752B"/>
     <w:rsid w:val="00B63EC4"/>
     <w:rsid w:val="00B73227"/>
     <w:rsid w:val="00B82AC3"/>
     <w:rsid w:val="00B91D93"/>
     <w:rsid w:val="00B95DBC"/>
     <w:rsid w:val="00BA7870"/>
     <w:rsid w:val="00BC2068"/>
     <w:rsid w:val="00BC77AC"/>
     <w:rsid w:val="00BF6E52"/>
     <w:rsid w:val="00C11CC9"/>
     <w:rsid w:val="00C3093C"/>
     <w:rsid w:val="00C3739B"/>
     <w:rsid w:val="00C55198"/>
     <w:rsid w:val="00C804E8"/>
     <w:rsid w:val="00C8290F"/>
     <w:rsid w:val="00CA14D7"/>
     <w:rsid w:val="00CC069D"/>
     <w:rsid w:val="00CC17E0"/>
     <w:rsid w:val="00CC381B"/>
     <w:rsid w:val="00CD11A6"/>
     <w:rsid w:val="00CE2867"/>
     <w:rsid w:val="00CF7251"/>
     <w:rsid w:val="00D32557"/>
     <w:rsid w:val="00D46873"/>
     <w:rsid w:val="00D506F5"/>
@@ -5520,75 +4974,75 @@
     <w:rsid w:val="00E53FB8"/>
     <w:rsid w:val="00E56343"/>
     <w:rsid w:val="00E618D7"/>
     <w:rsid w:val="00E67E19"/>
     <w:rsid w:val="00EB37A3"/>
     <w:rsid w:val="00ED4769"/>
     <w:rsid w:val="00ED4DA5"/>
     <w:rsid w:val="00EE4587"/>
     <w:rsid w:val="00F05B54"/>
     <w:rsid w:val="00F129BF"/>
     <w:rsid w:val="00F26175"/>
     <w:rsid w:val="00F53963"/>
     <w:rsid w:val="00F85F08"/>
     <w:rsid w:val="00F95284"/>
     <w:rsid w:val="00FA194B"/>
     <w:rsid w:val="00FA3C20"/>
     <w:rsid w:val="00FD7020"/>
     <w:rsid w:val="00FD7DEC"/>
     <w:rsid w:val="00FE224B"/>
     <w:rsid w:val="00FE7AC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1029"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -5718,50 +5172,51 @@
     <w:qFormat/>
     <w:rsid w:val="00133698"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Обычный РАБОТЫ"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00D921D5"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
@@ -5781,51 +5236,51 @@
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00133698"/>
     <w:pPr>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="25"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="00FA3C20"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00FA3C20"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00107B0C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="119"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -6206,51 +5661,51 @@
     <w:qFormat/>
     <w:rsid w:val="001057AC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
     <w:rsid w:val="003405E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="165944035">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="294793366">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6318,51 +5773,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1669402816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\lov\Desktop\post_admin_kam_ur_gor_okrug_27072020_gost.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6619,78 +6074,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C9F79E1-CD59-472D-8523-5CC3AADE6E7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53DD6E4B-836F-4897-863D-0B1748B934AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>post_admin_kam_ur_gor_okrug_27072020_gost</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>452</Words>
-  <Characters>3853</Characters>
+  <Words>445</Words>
+  <Characters>3744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoBIL GROUP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4297</CharactersWithSpaces>
+  <CharactersWithSpaces>4181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>lov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>